--- v0 (2026-07-17)
+++ v1 (2026-09-02)
@@ -22,51 +22,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$8:$E$554</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1004">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Рыба 51</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 05:40:45</t>
+    <t>Актуальность прайса на: 2026-09-02 22:18:46</t>
   </si>
   <si>
     <t>Икра рыбная</t>
   </si>
   <si>
     <t>Икра красная</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>236</t>
   </si>
@@ -1834,51 +1834,51 @@
   <si>
     <t>Осьминоги-мелкие 10г</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Печень трески св\м. 1кг</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Печень трески св\м. 100г</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>Печень трески св\м. 10г</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>Салат из морских водорослей 0.5-1кг."Чука" 1кг</t>
+    <t>Салат из морских водорослей 1кг."Чука" 1кг</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Тушка кальмара 1кг</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Тушка кальмара 100г</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>Тушка кальмара 10г</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Языки трески 1кг</t>
   </si>
@@ -3573,51 +3573,51 @@
       </c>
       <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" outlineLevel="2">
       <c r="A9" s="20">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="15">
-        <v>2850.0</v>
+        <v>3750.0</v>
       </c>
     </row>
     <row r="10" spans="1:5" outlineLevel="2">
       <c r="A10" s="20">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="15">
         <v>4550.0</v>
       </c>
     </row>
     <row r="11" spans="1:5" outlineLevel="2">
       <c r="A11" s="20">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
@@ -3675,51 +3675,51 @@
       </c>
       <c r="C14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="15">
         <v>2300.0</v>
       </c>
     </row>
     <row r="15" spans="1:5" outlineLevel="2">
       <c r="A15" s="20">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="15">
-        <v>2950.0</v>
+        <v>3400.0</v>
       </c>
     </row>
     <row r="16" spans="1:5" outlineLevel="2">
       <c r="A16" s="20">
         <v>8</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="15">
         <v>1090.0</v>
       </c>
     </row>
     <row r="17" spans="1:5" outlineLevel="2">
       <c r="A17" s="21">
         <v>9</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>27</v>
@@ -3798,115 +3798,115 @@
       <c r="D21" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="15">
         <v>1350.0</v>
       </c>
     </row>
     <row r="22" spans="1:5" outlineLevel="2">
       <c r="A22" s="20">
         <v>14</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="15">
         <v>1100.0</v>
       </c>
     </row>
     <row r="23" spans="1:5" outlineLevel="2">
-      <c r="A23" s="20">
+      <c r="A23" s="21">
         <v>15</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C23" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="D23" s="7" t="s">
-[...3 lines deleted...]
-        <v>2800.0</v>
+      <c r="D23" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="16">
+        <v>5100.0</v>
       </c>
     </row>
     <row r="24" spans="1:5" outlineLevel="2">
       <c r="A24" s="20">
         <v>16</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="15">
         <v>2150.0</v>
       </c>
     </row>
     <row r="25" spans="1:5" outlineLevel="2">
       <c r="A25" s="20">
         <v>17</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="15">
         <v>1750.0</v>
       </c>
     </row>
     <row r="26" spans="1:5" outlineLevel="2">
       <c r="A26" s="21">
         <v>18</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="16">
-        <v>2100.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="27" spans="1:5" outlineLevel="2">
       <c r="A27" s="20">
         <v>19</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="15">
         <v>2800.0</v>
       </c>
     </row>
     <row r="28" spans="1:5" outlineLevel="2">
       <c r="A28" s="20">
         <v>20</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>50</v>
@@ -4428,64 +4428,64 @@
       <c r="D59" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E59" s="16">
         <v>280.0</v>
       </c>
     </row>
     <row r="60" spans="1:5" outlineLevel="2">
       <c r="A60" s="20">
         <v>2</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="15">
         <v>120.0</v>
       </c>
     </row>
     <row r="61" spans="1:5" outlineLevel="2">
-      <c r="A61" s="21">
+      <c r="A61" s="20">
         <v>3</v>
       </c>
-      <c r="B61" s="11" t="s">
+      <c r="B61" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="C61" s="12" t="s">
+      <c r="C61" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="D61" s="10" t="s">
-[...3 lines deleted...]
-        <v>1450.0</v>
+      <c r="D61" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="15">
+        <v>1750.0</v>
       </c>
     </row>
     <row r="62" spans="1:5" outlineLevel="2">
       <c r="A62" s="21">
         <v>4</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E62" s="16">
         <v>1200.0</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="18" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
@@ -4752,114 +4752,114 @@
       <c r="D79" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="15">
         <v>200.0</v>
       </c>
     </row>
     <row r="80" spans="1:5" outlineLevel="2">
       <c r="A80" s="21">
         <v>15</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>145</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E80" s="16">
         <v>90.0</v>
       </c>
     </row>
     <row r="81" spans="1:5" outlineLevel="2">
-      <c r="A81" s="21">
+      <c r="A81" s="20">
         <v>16</v>
       </c>
-      <c r="B81" s="11" t="s">
+      <c r="B81" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="C81" s="12" t="s">
+      <c r="C81" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="D81" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="16">
+      <c r="D81" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="15">
         <v>95.0</v>
       </c>
     </row>
     <row r="82" spans="1:5" outlineLevel="2">
       <c r="A82" s="21">
         <v>17</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>149</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E82" s="16">
         <v>250.0</v>
       </c>
     </row>
     <row r="83" spans="1:5" outlineLevel="2">
       <c r="A83" s="20">
         <v>18</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="15">
         <v>240.0</v>
       </c>
     </row>
     <row r="84" spans="1:5" outlineLevel="2">
-      <c r="A84" s="21">
+      <c r="A84" s="20">
         <v>19</v>
       </c>
-      <c r="B84" s="11" t="s">
+      <c r="B84" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="C84" s="12" t="s">
+      <c r="C84" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="D84" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="16">
+      <c r="D84" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="15">
         <v>1030.0</v>
       </c>
     </row>
     <row r="85" spans="1:5" outlineLevel="2">
       <c r="A85" s="20">
         <v>20</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="15">
         <v>170.0</v>
       </c>
     </row>
     <row r="86" spans="1:5" outlineLevel="2">
       <c r="A86" s="20">
         <v>21</v>
       </c>
       <c r="B86" s="8" t="s">
@@ -5412,51 +5412,51 @@
       </c>
       <c r="C119" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:5" outlineLevel="2">
       <c r="A120" s="21">
         <v>1</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C120" s="12" t="s">
         <v>219</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E120" s="16">
-        <v>340.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="121" spans="1:5" outlineLevel="2">
       <c r="A121" s="20">
         <v>2</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="15">
         <v>260.0</v>
       </c>
     </row>
     <row r="122" spans="1:5" outlineLevel="2">
       <c r="A122" s="21">
         <v>3</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>222</v>
@@ -5812,51 +5812,51 @@
       </c>
       <c r="C143" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E143" s="15">
         <v>350.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" outlineLevel="2">
       <c r="A144" s="21">
         <v>11</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>263</v>
       </c>
       <c r="C144" s="12" t="s">
         <v>264</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E144" s="16">
-        <v>650.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="145" spans="1:5" outlineLevel="2">
       <c r="A145" s="20">
         <v>12</v>
       </c>
       <c r="B145" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="15">
         <v>450.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" outlineLevel="2">
       <c r="A146" s="20">
         <v>13</v>
       </c>
       <c r="B146" s="8" t="s">
         <v>267</v>
@@ -6057,104 +6057,104 @@
       </c>
       <c r="B159" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E159" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:5" outlineLevel="2">
       <c r="A160" s="21">
         <v>1</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>284</v>
       </c>
       <c r="C160" s="12" t="s">
         <v>285</v>
       </c>
       <c r="D160" s="10" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E160" s="16">
-        <v>2300.0</v>
+        <v>2560.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" outlineLevel="2">
       <c r="A161" s="20">
         <v>2</v>
       </c>
       <c r="B161" s="8" t="s">
         <v>286</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E161" s="15">
         <v>170.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" outlineLevel="2">
       <c r="A162" s="20">
         <v>3</v>
       </c>
       <c r="B162" s="8" t="s">
         <v>288</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E162" s="15">
         <v>17.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" outlineLevel="2">
-      <c r="A163" s="21">
+      <c r="A163" s="20">
         <v>4</v>
       </c>
-      <c r="B163" s="11" t="s">
+      <c r="B163" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="C163" s="12" t="s">
+      <c r="C163" s="9" t="s">
         <v>291</v>
       </c>
-      <c r="D163" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E163" s="16">
+      <c r="D163" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="15">
         <v>1500.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" outlineLevel="2">
       <c r="A164" s="20">
         <v>5</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>292</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>293</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E164" s="15">
         <v>8100.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" outlineLevel="2">
       <c r="A165" s="20">
         <v>6</v>
       </c>
       <c r="B165" s="8" t="s">
@@ -6196,68 +6196,68 @@
       </c>
       <c r="C167" s="12" t="s">
         <v>298</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E167" s="16">
         <v>1350.0</v>
       </c>
     </row>
     <row r="168" spans="1:5" outlineLevel="2">
       <c r="A168" s="20">
         <v>9</v>
       </c>
       <c r="B168" s="8" t="s">
         <v>299</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E168" s="15">
-        <v>110.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="169" spans="1:5" outlineLevel="2">
       <c r="A169" s="20">
         <v>10</v>
       </c>
       <c r="B169" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>302</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E169" s="15">
-        <v>11.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="170" spans="1:5" outlineLevel="2">
       <c r="A170" s="20">
         <v>11</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E170" s="15">
         <v>1400.0</v>
       </c>
     </row>
     <row r="171" spans="1:5" outlineLevel="2">
       <c r="A171" s="20">
         <v>12</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>305</v>
@@ -6508,51 +6508,51 @@
       </c>
       <c r="B186" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E186" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:5" outlineLevel="2">
       <c r="A187" s="21">
         <v>1</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C187" s="12" t="s">
         <v>334</v>
       </c>
       <c r="D187" s="10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E187" s="16">
         <v>1180.0</v>
       </c>
     </row>
     <row r="188" spans="1:5" outlineLevel="2">
       <c r="A188" s="20">
         <v>2</v>
       </c>
       <c r="B188" s="8" t="s">
         <v>335</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E188" s="15">
         <v>81.5</v>
       </c>
     </row>
     <row r="189" spans="1:5" outlineLevel="2">
       <c r="A189" s="20">
         <v>3</v>
@@ -6865,101 +6865,101 @@
       </c>
       <c r="B207" s="8" t="s">
         <v>367</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>368</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E207" s="15">
         <v>6.3</v>
       </c>
     </row>
     <row r="208" spans="1:5" outlineLevel="2">
       <c r="A208" s="21">
         <v>22</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C208" s="12" t="s">
         <v>370</v>
       </c>
       <c r="D208" s="10" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E208" s="16">
         <v>1790.0</v>
       </c>
     </row>
     <row r="209" spans="1:5" outlineLevel="2">
       <c r="A209" s="20">
         <v>23</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
         <v>371</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E209" s="15">
         <v>114.5</v>
       </c>
     </row>
     <row r="210" spans="1:5" outlineLevel="2">
       <c r="A210" s="20">
         <v>24</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E210" s="15">
         <v>11.45</v>
       </c>
     </row>
     <row r="211" spans="1:5" outlineLevel="2">
       <c r="A211" s="21">
         <v>25</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C211" s="12" t="s">
         <v>374</v>
       </c>
       <c r="D211" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E211" s="16">
-        <v>1750.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="212" spans="1:5" outlineLevel="2">
       <c r="A212" s="20">
         <v>26</v>
       </c>
       <c r="B212" s="8" t="s">
         <v>373</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E212" s="15">
         <v>200.0</v>
       </c>
     </row>
     <row r="213" spans="1:5" outlineLevel="2">
       <c r="A213" s="20">
         <v>27</v>
       </c>
       <c r="B213" s="8" t="s">
         <v>376</v>
@@ -7023,51 +7023,51 @@
       </c>
       <c r="B217" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C217" s="12" t="s">
         <v>382</v>
       </c>
       <c r="D217" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E217" s="16">
         <v>300.0</v>
       </c>
     </row>
     <row r="218" spans="1:5" outlineLevel="2">
       <c r="A218" s="21">
         <v>3</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C218" s="12" t="s">
         <v>384</v>
       </c>
       <c r="D218" s="10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E218" s="16">
         <v>620.0</v>
       </c>
     </row>
     <row r="219" spans="1:5" outlineLevel="2">
       <c r="A219" s="20">
         <v>4</v>
       </c>
       <c r="B219" s="8" t="s">
         <v>385</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>386</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E219" s="15">
         <v>62.0</v>
       </c>
     </row>
     <row r="220" spans="1:5" outlineLevel="2">
       <c r="A220" s="20">
         <v>5</v>
@@ -7077,51 +7077,51 @@
       </c>
       <c r="C220" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E220" s="15">
         <v>6.2</v>
       </c>
     </row>
     <row r="221" spans="1:5" outlineLevel="2">
       <c r="A221" s="21">
         <v>6</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C221" s="12" t="s">
         <v>390</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E221" s="16">
-        <v>3450.0</v>
+        <v>3700.0</v>
       </c>
     </row>
     <row r="222" spans="1:5" outlineLevel="2">
       <c r="A222" s="20">
         <v>7</v>
       </c>
       <c r="B222" s="8" t="s">
         <v>389</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>391</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E222" s="15">
         <v>360.0</v>
       </c>
     </row>
     <row r="223" spans="1:5" outlineLevel="2">
       <c r="A223" s="20">
         <v>8</v>
       </c>
       <c r="B223" s="8" t="s">
         <v>389</v>
@@ -7396,63 +7396,63 @@
       <c r="D239" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E239" s="15">
         <v>260.0</v>
       </c>
     </row>
     <row r="240" spans="1:5" outlineLevel="2">
       <c r="A240" s="20">
         <v>6</v>
       </c>
       <c r="B240" s="8" t="s">
         <v>418</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>419</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E240" s="15">
         <v>26.0</v>
       </c>
     </row>
     <row r="241" spans="1:5" outlineLevel="2">
-      <c r="A241" s="21">
+      <c r="A241" s="20">
         <v>7</v>
       </c>
-      <c r="B241" s="11" t="s">
+      <c r="B241" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="C241" s="12" t="s">
+      <c r="C241" s="9" t="s">
         <v>421</v>
       </c>
-      <c r="D241" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E241" s="16">
+      <c r="D241" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E241" s="15">
         <v>2400.0</v>
       </c>
     </row>
     <row r="242" spans="1:5" outlineLevel="2">
       <c r="A242" s="20">
         <v>8</v>
       </c>
       <c r="B242" s="8" t="s">
         <v>422</v>
       </c>
       <c r="C242" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E242" s="15">
         <v>3400.0</v>
       </c>
     </row>
     <row r="243" spans="1:5" outlineLevel="2">
       <c r="A243" s="21">
         <v>9</v>
       </c>
       <c r="B243" s="11"/>
@@ -7575,51 +7575,51 @@
       </c>
       <c r="C250" s="9" t="s">
         <v>437</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E250" s="15">
         <v>23.1</v>
       </c>
     </row>
     <row r="251" spans="1:5" outlineLevel="2">
       <c r="A251" s="21">
         <v>17</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C251" s="12" t="s">
         <v>439</v>
       </c>
       <c r="D251" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E251" s="16">
-        <v>2350.0</v>
+        <v>2650.0</v>
       </c>
     </row>
     <row r="252" spans="1:5" outlineLevel="2">
       <c r="A252" s="20">
         <v>18</v>
       </c>
       <c r="B252" s="8" t="s">
         <v>440</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>441</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E252" s="15">
         <v>235.0</v>
       </c>
     </row>
     <row r="253" spans="1:5" outlineLevel="2">
       <c r="A253" s="20">
         <v>19</v>
       </c>
       <c r="B253" s="8" t="s">
         <v>442</v>
@@ -8281,102 +8281,102 @@
       </c>
       <c r="C292" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E292" s="15">
         <v>2700.0</v>
       </c>
     </row>
     <row r="293" spans="1:5" outlineLevel="1">
       <c r="A293" s="21">
         <v>30</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C293" s="12" t="s">
         <v>518</v>
       </c>
       <c r="D293" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E293" s="16">
-        <v>1700.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="294" spans="1:5" outlineLevel="1">
       <c r="A294" s="20">
         <v>31</v>
       </c>
       <c r="B294" s="8" t="s">
         <v>519</v>
       </c>
       <c r="C294" s="9" t="s">
         <v>520</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E294" s="15">
         <v>150.0</v>
       </c>
     </row>
     <row r="295" spans="1:5" outlineLevel="1">
       <c r="A295" s="20">
         <v>32</v>
       </c>
       <c r="B295" s="8" t="s">
         <v>521</v>
       </c>
       <c r="C295" s="9" t="s">
         <v>522</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E295" s="15">
         <v>15.0</v>
       </c>
     </row>
     <row r="296" spans="1:5" outlineLevel="1">
       <c r="A296" s="21">
         <v>33</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C296" s="12" t="s">
         <v>524</v>
       </c>
       <c r="D296" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E296" s="16">
-        <v>1350.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="297" spans="1:5" outlineLevel="1">
       <c r="A297" s="20">
         <v>34</v>
       </c>
       <c r="B297" s="8" t="s">
         <v>525</v>
       </c>
       <c r="C297" s="9" t="s">
         <v>526</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E297" s="15">
         <v>138.0</v>
       </c>
     </row>
     <row r="298" spans="1:5" outlineLevel="1">
       <c r="A298" s="20">
         <v>35</v>
       </c>
       <c r="B298" s="8" t="s">
         <v>527</v>
@@ -8451,51 +8451,51 @@
       </c>
       <c r="C302" s="9" t="s">
         <v>536</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E302" s="15">
         <v>12.5</v>
       </c>
     </row>
     <row r="303" spans="1:5" outlineLevel="1">
       <c r="A303" s="21">
         <v>40</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C303" s="12" t="s">
         <v>538</v>
       </c>
       <c r="D303" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E303" s="16">
-        <v>3150.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="304" spans="1:5" outlineLevel="1">
       <c r="A304" s="20">
         <v>41</v>
       </c>
       <c r="B304" s="8" t="s">
         <v>539</v>
       </c>
       <c r="C304" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E304" s="15">
         <v>250.0</v>
       </c>
     </row>
     <row r="305" spans="1:5" outlineLevel="1">
       <c r="A305" s="20">
         <v>42</v>
       </c>
       <c r="B305" s="8" t="s">
         <v>541</v>
@@ -8519,51 +8519,51 @@
       </c>
       <c r="C306" s="9" t="s">
         <v>544</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E306" s="15">
         <v>2.5</v>
       </c>
     </row>
     <row r="307" spans="1:5" outlineLevel="1">
       <c r="A307" s="21">
         <v>44</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>545</v>
       </c>
       <c r="C307" s="12" t="s">
         <v>546</v>
       </c>
       <c r="D307" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E307" s="16">
-        <v>1650.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="308" spans="1:5" outlineLevel="1">
       <c r="A308" s="21">
         <v>45</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C308" s="12" t="s">
         <v>548</v>
       </c>
       <c r="D308" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E308" s="16">
         <v>1400.0</v>
       </c>
     </row>
     <row r="309" spans="1:5" outlineLevel="1">
       <c r="A309" s="20">
         <v>46</v>
       </c>
       <c r="B309" s="8" t="s">
         <v>549</v>
@@ -8638,153 +8638,153 @@
       </c>
       <c r="C313" s="9" t="s">
         <v>558</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E313" s="15">
         <v>2300.0</v>
       </c>
     </row>
     <row r="314" spans="1:5" outlineLevel="1">
       <c r="A314" s="21">
         <v>51</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>559</v>
       </c>
       <c r="C314" s="12" t="s">
         <v>560</v>
       </c>
       <c r="D314" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E314" s="16">
-        <v>770.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="315" spans="1:5" outlineLevel="1">
       <c r="A315" s="20">
         <v>52</v>
       </c>
       <c r="B315" s="8" t="s">
         <v>561</v>
       </c>
       <c r="C315" s="9" t="s">
         <v>562</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E315" s="15">
         <v>52.0</v>
       </c>
     </row>
     <row r="316" spans="1:5" outlineLevel="1">
       <c r="A316" s="20">
         <v>53</v>
       </c>
       <c r="B316" s="8" t="s">
         <v>563</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>564</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E316" s="15">
         <v>5.2</v>
       </c>
     </row>
     <row r="317" spans="1:5" outlineLevel="1">
       <c r="A317" s="21">
         <v>54</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>565</v>
       </c>
       <c r="C317" s="12" t="s">
         <v>566</v>
       </c>
       <c r="D317" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E317" s="16">
-        <v>900.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="318" spans="1:5" outlineLevel="1">
       <c r="A318" s="20">
         <v>55</v>
       </c>
       <c r="B318" s="8" t="s">
         <v>567</v>
       </c>
       <c r="C318" s="9" t="s">
         <v>568</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E318" s="15">
         <v>65.0</v>
       </c>
     </row>
     <row r="319" spans="1:5" outlineLevel="1">
       <c r="A319" s="20">
         <v>56</v>
       </c>
       <c r="B319" s="8" t="s">
         <v>569</v>
       </c>
       <c r="C319" s="9" t="s">
         <v>570</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E319" s="15">
         <v>6.5</v>
       </c>
     </row>
     <row r="320" spans="1:5" outlineLevel="1">
       <c r="A320" s="21">
         <v>57</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C320" s="12" t="s">
         <v>572</v>
       </c>
       <c r="D320" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E320" s="16">
-        <v>550.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="321" spans="1:5" outlineLevel="1">
       <c r="A321" s="21">
         <v>58</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>573</v>
       </c>
       <c r="C321" s="12" t="s">
         <v>574</v>
       </c>
       <c r="D321" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E321" s="16">
         <v>560.0</v>
       </c>
     </row>
     <row r="322" spans="1:5" outlineLevel="1">
       <c r="A322" s="20">
         <v>59</v>
       </c>
       <c r="B322" s="8" t="s">
         <v>575</v>
@@ -8842,68 +8842,68 @@
       </c>
       <c r="C325" s="12" t="s">
         <v>582</v>
       </c>
       <c r="D325" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E325" s="16">
         <v>11200.0</v>
       </c>
     </row>
     <row r="326" spans="1:5" outlineLevel="1">
       <c r="A326" s="20">
         <v>63</v>
       </c>
       <c r="B326" s="8" t="s">
         <v>583</v>
       </c>
       <c r="C326" s="9" t="s">
         <v>584</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E326" s="15">
-        <v>790.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="327" spans="1:5" outlineLevel="1">
       <c r="A327" s="20">
         <v>64</v>
       </c>
       <c r="B327" s="8" t="s">
         <v>585</v>
       </c>
       <c r="C327" s="9" t="s">
         <v>586</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E327" s="15">
-        <v>79.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="328" spans="1:5" outlineLevel="1">
       <c r="A328" s="21">
         <v>65</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>587</v>
       </c>
       <c r="C328" s="12" t="s">
         <v>588</v>
       </c>
       <c r="D328" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E328" s="16">
         <v>8400.0</v>
       </c>
     </row>
     <row r="329" spans="1:5" outlineLevel="1">
       <c r="A329" s="20">
         <v>66</v>
       </c>
       <c r="B329" s="8" t="s">
         <v>589</v>
@@ -9366,63 +9366,63 @@
         <v>637</v>
       </c>
       <c r="B357" s="2"/>
       <c r="C357" s="2"/>
       <c r="D357" s="2"/>
       <c r="E357" s="13"/>
     </row>
     <row r="358" spans="1:5" outlineLevel="2">
       <c r="A358" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E358" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:5" outlineLevel="2">
-      <c r="A359" s="21">
+      <c r="A359" s="20">
         <v>1</v>
       </c>
-      <c r="B359" s="11" t="s">
+      <c r="B359" s="8" t="s">
         <v>638</v>
       </c>
-      <c r="C359" s="12" t="s">
+      <c r="C359" s="9" t="s">
         <v>639</v>
       </c>
-      <c r="D359" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E359" s="16">
+      <c r="D359" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E359" s="15">
         <v>730.0</v>
       </c>
     </row>
     <row r="360" spans="1:5" outlineLevel="2">
       <c r="A360" s="20">
         <v>2</v>
       </c>
       <c r="B360" s="8" t="s">
         <v>640</v>
       </c>
       <c r="C360" s="9" t="s">
         <v>641</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E360" s="15">
         <v>59.0</v>
       </c>
     </row>
     <row r="361" spans="1:5" outlineLevel="2">
       <c r="A361" s="20">
         <v>3</v>
       </c>
       <c r="B361" s="8" t="s">
@@ -9672,63 +9672,63 @@
       <c r="D375" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E375" s="15">
         <v>73.0</v>
       </c>
     </row>
     <row r="376" spans="1:5" outlineLevel="2">
       <c r="A376" s="20">
         <v>18</v>
       </c>
       <c r="B376" s="8" t="s">
         <v>672</v>
       </c>
       <c r="C376" s="9" t="s">
         <v>673</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E376" s="15">
         <v>7.3</v>
       </c>
     </row>
     <row r="377" spans="1:5" outlineLevel="2">
-      <c r="A377" s="21">
+      <c r="A377" s="20">
         <v>19</v>
       </c>
-      <c r="B377" s="11" t="s">
+      <c r="B377" s="8" t="s">
         <v>674</v>
       </c>
-      <c r="C377" s="12" t="s">
+      <c r="C377" s="9" t="s">
         <v>675</v>
       </c>
-      <c r="D377" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E377" s="16">
+      <c r="D377" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E377" s="15">
         <v>1050.0</v>
       </c>
     </row>
     <row r="378" spans="1:5" outlineLevel="2">
       <c r="A378" s="20">
         <v>20</v>
       </c>
       <c r="B378" s="8" t="s">
         <v>674</v>
       </c>
       <c r="C378" s="9" t="s">
         <v>676</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E378" s="15">
         <v>105.0</v>
       </c>
     </row>
     <row r="379" spans="1:5" outlineLevel="2">
       <c r="A379" s="20">
         <v>21</v>
       </c>
       <c r="B379" s="8" t="s">
@@ -9910,63 +9910,63 @@
       <c r="D389" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E389" s="15">
         <v>50.0</v>
       </c>
     </row>
     <row r="390" spans="1:5" outlineLevel="2">
       <c r="A390" s="20">
         <v>32</v>
       </c>
       <c r="B390" s="8" t="s">
         <v>690</v>
       </c>
       <c r="C390" s="9" t="s">
         <v>693</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E390" s="15">
         <v>5.0</v>
       </c>
     </row>
     <row r="391" spans="1:5" outlineLevel="2">
-      <c r="A391" s="20">
+      <c r="A391" s="21">
         <v>33</v>
       </c>
-      <c r="B391" s="8" t="s">
+      <c r="B391" s="11" t="s">
         <v>694</v>
       </c>
-      <c r="C391" s="9" t="s">
+      <c r="C391" s="12" t="s">
         <v>695</v>
       </c>
-      <c r="D391" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E391" s="15">
+      <c r="D391" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E391" s="16">
         <v>360.0</v>
       </c>
     </row>
     <row r="392" spans="1:5" outlineLevel="2">
       <c r="A392" s="20">
         <v>34</v>
       </c>
       <c r="B392" s="8" t="s">
         <v>696</v>
       </c>
       <c r="C392" s="9" t="s">
         <v>697</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E392" s="15">
         <v>580.0</v>
       </c>
     </row>
     <row r="393" spans="1:5" outlineLevel="2">
       <c r="A393" s="20">
         <v>35</v>
       </c>
       <c r="B393" s="8" t="s">
@@ -10124,51 +10124,51 @@
       </c>
       <c r="B402" s="8" t="s">
         <v>716</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>717</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E402" s="15">
         <v>350.0</v>
       </c>
     </row>
     <row r="403" spans="1:5" outlineLevel="2">
       <c r="A403" s="21">
         <v>45</v>
       </c>
       <c r="B403" s="11" t="s">
         <v>718</v>
       </c>
       <c r="C403" s="12" t="s">
         <v>719</v>
       </c>
       <c r="D403" s="10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E403" s="16">
         <v>760.0</v>
       </c>
     </row>
     <row r="404" spans="1:5" outlineLevel="2">
       <c r="A404" s="20">
         <v>46</v>
       </c>
       <c r="B404" s="8" t="s">
         <v>720</v>
       </c>
       <c r="C404" s="9" t="s">
         <v>721</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E404" s="15">
         <v>60.0</v>
       </c>
     </row>
     <row r="405" spans="1:5" outlineLevel="2">
       <c r="A405" s="20">
         <v>47</v>
@@ -10192,51 +10192,51 @@
       </c>
       <c r="B406" s="8" t="s">
         <v>724</v>
       </c>
       <c r="C406" s="9" t="s">
         <v>725</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E406" s="15">
         <v>1200.0</v>
       </c>
     </row>
     <row r="407" spans="1:5" outlineLevel="2">
       <c r="A407" s="21">
         <v>49</v>
       </c>
       <c r="B407" s="11" t="s">
         <v>726</v>
       </c>
       <c r="C407" s="12" t="s">
         <v>727</v>
       </c>
       <c r="D407" s="10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E407" s="16">
         <v>1550.0</v>
       </c>
     </row>
     <row r="408" spans="1:5" outlineLevel="2">
       <c r="A408" s="21">
         <v>50</v>
       </c>
       <c r="B408" s="11" t="s">
         <v>728</v>
       </c>
       <c r="C408" s="12" t="s">
         <v>729</v>
       </c>
       <c r="D408" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E408" s="16">
         <v>1700.0</v>
       </c>
     </row>
     <row r="409" spans="1:5" outlineLevel="2">
       <c r="A409" s="20">
         <v>51</v>
@@ -10263,51 +10263,51 @@
       </c>
       <c r="C410" s="9" t="s">
         <v>731</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E410" s="15">
         <v>14.0</v>
       </c>
     </row>
     <row r="411" spans="1:5" outlineLevel="2">
       <c r="A411" s="21">
         <v>53</v>
       </c>
       <c r="B411" s="11" t="s">
         <v>732</v>
       </c>
       <c r="C411" s="12" t="s">
         <v>733</v>
       </c>
       <c r="D411" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E411" s="16">
-        <v>580.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="412" spans="1:5" outlineLevel="2">
       <c r="A412" s="20">
         <v>54</v>
       </c>
       <c r="B412" s="8" t="s">
         <v>734</v>
       </c>
       <c r="C412" s="9" t="s">
         <v>735</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E412" s="15">
         <v>57.0</v>
       </c>
     </row>
     <row r="413" spans="1:5" outlineLevel="2">
       <c r="A413" s="20">
         <v>55</v>
       </c>
       <c r="B413" s="8" t="s">
         <v>736</v>
@@ -10382,51 +10382,51 @@
       </c>
       <c r="C417" s="9" t="s">
         <v>745</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E417" s="15">
         <v>2500.0</v>
       </c>
     </row>
     <row r="418" spans="1:5" outlineLevel="2">
       <c r="A418" s="21">
         <v>60</v>
       </c>
       <c r="B418" s="11" t="s">
         <v>746</v>
       </c>
       <c r="C418" s="12" t="s">
         <v>747</v>
       </c>
       <c r="D418" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E418" s="16">
-        <v>1750.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="419" spans="1:5" outlineLevel="2">
       <c r="A419" s="20">
         <v>61</v>
       </c>
       <c r="B419" s="8" t="s">
         <v>748</v>
       </c>
       <c r="C419" s="9" t="s">
         <v>749</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E419" s="15">
         <v>180.0</v>
       </c>
     </row>
     <row r="420" spans="1:5" outlineLevel="2">
       <c r="A420" s="20">
         <v>62</v>
       </c>
       <c r="B420" s="8" t="s">
         <v>750</v>
@@ -10535,51 +10535,51 @@
       </c>
       <c r="C426" s="9" t="s">
         <v>761</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E426" s="15">
         <v>6.3</v>
       </c>
     </row>
     <row r="427" spans="1:5" outlineLevel="2">
       <c r="A427" s="21">
         <v>69</v>
       </c>
       <c r="B427" s="11" t="s">
         <v>762</v>
       </c>
       <c r="C427" s="12" t="s">
         <v>763</v>
       </c>
       <c r="D427" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E427" s="16">
-        <v>810.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="428" spans="1:5" outlineLevel="2">
       <c r="A428" s="20">
         <v>70</v>
       </c>
       <c r="B428" s="8" t="s">
         <v>764</v>
       </c>
       <c r="C428" s="9" t="s">
         <v>765</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E428" s="15">
         <v>55.0</v>
       </c>
     </row>
     <row r="429" spans="1:5" outlineLevel="2">
       <c r="A429" s="20">
         <v>71</v>
       </c>
       <c r="B429" s="8" t="s">
         <v>766</v>
@@ -10641,63 +10641,63 @@
       <c r="D432" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E432" s="15">
         <v>2.8</v>
       </c>
     </row>
     <row r="433" spans="1:5" outlineLevel="2">
       <c r="A433" s="20">
         <v>75</v>
       </c>
       <c r="B433" s="8" t="s">
         <v>774</v>
       </c>
       <c r="C433" s="9" t="s">
         <v>775</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E433" s="15">
         <v>205.0</v>
       </c>
     </row>
     <row r="434" spans="1:5" outlineLevel="2">
-      <c r="A434" s="21">
+      <c r="A434" s="20">
         <v>76</v>
       </c>
-      <c r="B434" s="11" t="s">
+      <c r="B434" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="C434" s="12" t="s">
+      <c r="C434" s="9" t="s">
         <v>777</v>
       </c>
-      <c r="D434" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E434" s="16">
+      <c r="D434" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E434" s="15">
         <v>450.0</v>
       </c>
     </row>
     <row r="435" spans="1:5" outlineLevel="2">
       <c r="A435" s="20">
         <v>77</v>
       </c>
       <c r="B435" s="8" t="s">
         <v>778</v>
       </c>
       <c r="C435" s="9" t="s">
         <v>779</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E435" s="15">
         <v>30.0</v>
       </c>
     </row>
     <row r="436" spans="1:5" outlineLevel="2">
       <c r="A436" s="20">
         <v>78</v>
       </c>
       <c r="B436" s="8" t="s">
@@ -10739,51 +10739,51 @@
       </c>
       <c r="C438" s="9" t="s">
         <v>784</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E438" s="15">
         <v>75.0</v>
       </c>
     </row>
     <row r="439" spans="1:5" outlineLevel="2">
       <c r="A439" s="20">
         <v>81</v>
       </c>
       <c r="B439" s="8" t="s">
         <v>782</v>
       </c>
       <c r="C439" s="9" t="s">
         <v>785</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E439" s="15">
-        <v>7.5</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="440" spans="1:5" outlineLevel="2">
       <c r="A440" s="20">
         <v>82</v>
       </c>
       <c r="B440" s="8" t="s">
         <v>786</v>
       </c>
       <c r="C440" s="9" t="s">
         <v>787</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E440" s="15">
         <v>190.0</v>
       </c>
     </row>
     <row r="441" spans="1:5" outlineLevel="2">
       <c r="A441" s="20">
         <v>83</v>
       </c>
       <c r="B441" s="8" t="s">
         <v>788</v>
@@ -10807,51 +10807,51 @@
       </c>
       <c r="C442" s="9" t="s">
         <v>791</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E442" s="15">
         <v>1.9</v>
       </c>
     </row>
     <row r="443" spans="1:5" outlineLevel="2">
       <c r="A443" s="21">
         <v>85</v>
       </c>
       <c r="B443" s="11" t="s">
         <v>792</v>
       </c>
       <c r="C443" s="12" t="s">
         <v>793</v>
       </c>
       <c r="D443" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E443" s="16">
-        <v>1250.0</v>
+        <v>1270.0</v>
       </c>
     </row>
     <row r="444" spans="1:5" outlineLevel="2">
       <c r="A444" s="20">
         <v>86</v>
       </c>
       <c r="B444" s="8" t="s">
         <v>794</v>
       </c>
       <c r="C444" s="9" t="s">
         <v>795</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E444" s="15">
         <v>85.0</v>
       </c>
     </row>
     <row r="445" spans="1:5" outlineLevel="2">
       <c r="A445" s="20">
         <v>87</v>
       </c>
       <c r="B445" s="8" t="s">
         <v>796</v>
@@ -11011,51 +11011,51 @@
       </c>
       <c r="C454" s="9" t="s">
         <v>815</v>
       </c>
       <c r="D454" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E454" s="15">
         <v>8.0</v>
       </c>
     </row>
     <row r="455" spans="1:5" outlineLevel="2">
       <c r="A455" s="21">
         <v>97</v>
       </c>
       <c r="B455" s="11" t="s">
         <v>816</v>
       </c>
       <c r="C455" s="12" t="s">
         <v>817</v>
       </c>
       <c r="D455" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E455" s="16">
-        <v>490.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="456" spans="1:5" outlineLevel="2">
       <c r="A456" s="20">
         <v>98</v>
       </c>
       <c r="B456" s="8" t="s">
         <v>818</v>
       </c>
       <c r="C456" s="9" t="s">
         <v>819</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E456" s="15">
         <v>47.0</v>
       </c>
     </row>
     <row r="457" spans="1:5" outlineLevel="2">
       <c r="A457" s="20">
         <v>99</v>
       </c>
       <c r="B457" s="8" t="s">
         <v>820</v>
@@ -11391,51 +11391,51 @@
       </c>
       <c r="B477" s="8" t="s">
         <v>857</v>
       </c>
       <c r="C477" s="9" t="s">
         <v>858</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E477" s="15">
         <v>6.5</v>
       </c>
     </row>
     <row r="478" spans="1:5" outlineLevel="2">
       <c r="A478" s="21">
         <v>19</v>
       </c>
       <c r="B478" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C478" s="12" t="s">
         <v>860</v>
       </c>
       <c r="D478" s="10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E478" s="16">
         <v>660.0</v>
       </c>
     </row>
     <row r="479" spans="1:5" outlineLevel="2">
       <c r="A479" s="20">
         <v>20</v>
       </c>
       <c r="B479" s="8" t="s">
         <v>861</v>
       </c>
       <c r="C479" s="9" t="s">
         <v>862</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E479" s="15">
         <v>63.0</v>
       </c>
     </row>
     <row r="480" spans="1:5" outlineLevel="2">
       <c r="A480" s="20">
         <v>21</v>
@@ -11445,51 +11445,51 @@
       </c>
       <c r="C480" s="9" t="s">
         <v>864</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E480" s="15">
         <v>6.3</v>
       </c>
     </row>
     <row r="481" spans="1:5" outlineLevel="2">
       <c r="A481" s="21">
         <v>22</v>
       </c>
       <c r="B481" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C481" s="12" t="s">
         <v>866</v>
       </c>
       <c r="D481" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E481" s="16">
-        <v>2030.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="482" spans="1:5" outlineLevel="2">
       <c r="A482" s="20">
         <v>23</v>
       </c>
       <c r="B482" s="8" t="s">
         <v>867</v>
       </c>
       <c r="C482" s="9" t="s">
         <v>868</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E482" s="15">
         <v>230.0</v>
       </c>
     </row>
     <row r="483" spans="1:5" outlineLevel="2">
       <c r="A483" s="20">
         <v>24</v>
       </c>
       <c r="B483" s="8" t="s">
         <v>869</v>
@@ -11930,102 +11930,102 @@
       </c>
       <c r="C509" s="9" t="s">
         <v>915</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E509" s="15">
         <v>9.9</v>
       </c>
     </row>
     <row r="510" spans="1:5" outlineLevel="2">
       <c r="A510" s="21">
         <v>22</v>
       </c>
       <c r="B510" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C510" s="12" t="s">
         <v>917</v>
       </c>
       <c r="D510" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E510" s="16">
-        <v>2080.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="511" spans="1:5" outlineLevel="2">
       <c r="A511" s="20">
         <v>23</v>
       </c>
       <c r="B511" s="8" t="s">
         <v>918</v>
       </c>
       <c r="C511" s="9" t="s">
         <v>919</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E511" s="15">
         <v>275.0</v>
       </c>
     </row>
     <row r="512" spans="1:5" outlineLevel="2">
       <c r="A512" s="20">
         <v>24</v>
       </c>
       <c r="B512" s="8" t="s">
         <v>920</v>
       </c>
       <c r="C512" s="9" t="s">
         <v>921</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E512" s="15">
         <v>27.5</v>
       </c>
     </row>
     <row r="513" spans="1:5" outlineLevel="2">
-      <c r="A513" s="21">
+      <c r="A513" s="20">
         <v>25</v>
       </c>
-      <c r="B513" s="11" t="s">
+      <c r="B513" s="8" t="s">
         <v>922</v>
       </c>
-      <c r="C513" s="12" t="s">
+      <c r="C513" s="9" t="s">
         <v>923</v>
       </c>
-      <c r="D513" s="10" t="s">
-[...3 lines deleted...]
-        <v>520.0</v>
+      <c r="D513" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E513" s="15">
+        <v>550.0</v>
       </c>
     </row>
     <row r="514" spans="1:5" outlineLevel="2">
       <c r="A514" s="20">
         <v>26</v>
       </c>
       <c r="B514" s="8" t="s">
         <v>924</v>
       </c>
       <c r="C514" s="9" t="s">
         <v>925</v>
       </c>
       <c r="D514" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E514" s="15">
         <v>44.0</v>
       </c>
     </row>
     <row r="515" spans="1:5" outlineLevel="2">
       <c r="A515" s="20">
         <v>27</v>
       </c>
       <c r="B515" s="8" t="s">
         <v>926</v>
@@ -12185,102 +12185,102 @@
       </c>
       <c r="C524" s="9" t="s">
         <v>945</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E524" s="15">
         <v>33.0</v>
       </c>
     </row>
     <row r="525" spans="1:5" outlineLevel="2">
       <c r="A525" s="21">
         <v>37</v>
       </c>
       <c r="B525" s="11" t="s">
         <v>946</v>
       </c>
       <c r="C525" s="12" t="s">
         <v>947</v>
       </c>
       <c r="D525" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E525" s="16">
-        <v>2550.0</v>
+        <v>2680.0</v>
       </c>
     </row>
     <row r="526" spans="1:5" outlineLevel="2">
       <c r="A526" s="20">
         <v>38</v>
       </c>
       <c r="B526" s="8" t="s">
         <v>948</v>
       </c>
       <c r="C526" s="9" t="s">
         <v>949</v>
       </c>
       <c r="D526" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E526" s="15">
         <v>255.0</v>
       </c>
     </row>
     <row r="527" spans="1:5" outlineLevel="2">
       <c r="A527" s="20">
         <v>39</v>
       </c>
       <c r="B527" s="8" t="s">
         <v>950</v>
       </c>
       <c r="C527" s="9" t="s">
         <v>951</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E527" s="15">
         <v>25.5</v>
       </c>
     </row>
     <row r="528" spans="1:5" outlineLevel="2">
-      <c r="A528" s="20">
+      <c r="A528" s="21">
         <v>40</v>
       </c>
-      <c r="B528" s="8" t="s">
+      <c r="B528" s="11" t="s">
         <v>952</v>
       </c>
-      <c r="C528" s="9" t="s">
+      <c r="C528" s="12" t="s">
         <v>953</v>
       </c>
-      <c r="D528" s="7" t="s">
-[...3 lines deleted...]
-        <v>450.0</v>
+      <c r="D528" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E528" s="16">
+        <v>900.0</v>
       </c>
     </row>
     <row r="529" spans="1:5" outlineLevel="2">
       <c r="A529" s="21">
         <v>41</v>
       </c>
       <c r="B529" s="11" t="s">
         <v>954</v>
       </c>
       <c r="C529" s="12" t="s">
         <v>955</v>
       </c>
       <c r="D529" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E529" s="16">
         <v>880.0</v>
       </c>
     </row>
     <row r="530" spans="1:5" outlineLevel="2">
       <c r="A530" s="20">
         <v>42</v>
       </c>
       <c r="B530" s="8" t="s">
         <v>956</v>
@@ -12389,85 +12389,85 @@
       </c>
       <c r="C536" s="9" t="s">
         <v>967</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E536" s="15">
         <v>580.0</v>
       </c>
     </row>
     <row r="537" spans="1:5" outlineLevel="2">
       <c r="A537" s="21">
         <v>49</v>
       </c>
       <c r="B537" s="11" t="s">
         <v>968</v>
       </c>
       <c r="C537" s="12" t="s">
         <v>969</v>
       </c>
       <c r="D537" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E537" s="16">
-        <v>660.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="538" spans="1:5" outlineLevel="2">
       <c r="A538" s="21">
         <v>50</v>
       </c>
       <c r="B538" s="11" t="s">
         <v>970</v>
       </c>
       <c r="C538" s="12" t="s">
         <v>971</v>
       </c>
       <c r="D538" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E538" s="16">
         <v>1400.0</v>
       </c>
     </row>
     <row r="539" spans="1:5" outlineLevel="2">
       <c r="A539" s="21">
         <v>51</v>
       </c>
       <c r="B539" s="11" t="s">
         <v>972</v>
       </c>
       <c r="C539" s="12" t="s">
         <v>973</v>
       </c>
       <c r="D539" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E539" s="16">
-        <v>1800.0</v>
+        <v>1870.0</v>
       </c>
     </row>
     <row r="540" spans="1:5" outlineLevel="2">
       <c r="A540" s="20">
         <v>52</v>
       </c>
       <c r="B540" s="8" t="s">
         <v>974</v>
       </c>
       <c r="C540" s="9" t="s">
         <v>975</v>
       </c>
       <c r="D540" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E540" s="15">
         <v>120.0</v>
       </c>
     </row>
     <row r="541" spans="1:5" outlineLevel="2">
       <c r="A541" s="20">
         <v>53</v>
       </c>
       <c r="B541" s="8" t="s">
         <v>976</v>